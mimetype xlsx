--- v0 (2026-06-29)
+++ v1 (2026-10-02)
@@ -457,51 +457,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="13" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" customHeight="1" ht="500">
+    <row r="1" spans="1:9" customHeight="1" ht="530">
       <c r="A1"/>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9" customHeight="1" ht="25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>